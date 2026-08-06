--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -10,90 +10,91 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\共有ドライブ\カスタマーサポートG_顧客向け資料共有\02_顧客説明用資料\全顧客送付OK\初期設定\修正中\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\清水未友紀\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{80E5BBA6-4F67-44C2-AF35-E9366194C066}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40D3A48A-E8CF-4DCF-B55A-CD4F97558950}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-12972" windowWidth="38616" windowHeight="21216" tabRatio="842" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="842" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="setup_01_organization" sheetId="4" r:id="rId1"/>
     <sheet name="setup_02_basicinfo_items" sheetId="6" r:id="rId2"/>
     <sheet name="setup_02_member_format" sheetId="5" r:id="rId3"/>
     <sheet name="setup_03_control_accessibility" sheetId="1" r:id="rId4"/>
     <sheet name="setup_04_user_format" sheetId="3" r:id="rId5"/>
     <sheet name="bonus_sheet_items" sheetId="7" r:id="rId6"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">bonus_sheet_items!$A$1:$G$10</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">setup_02_basicinfo_items!$A$2:$F$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="306">
   <si>
     <t>役員</t>
     <rPh sb="0" eb="2">
       <t>ヤクイン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>一般</t>
     <rPh sb="0" eb="2">
       <t>イッパン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>部長</t>
     <rPh sb="0" eb="2">
       <t>ブチョウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>　　　　　ロール名
 閲覧箇所　　　</t>
     <rPh sb="8" eb="9">
@@ -275,70 +276,50 @@
   </si>
   <si>
     <t>住所/通勤</t>
   </si>
   <si>
     <t>氏名・フリガナ・顔写真</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>カオジャシン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>配下社員</t>
     <rPh sb="0" eb="2">
       <t>ハイカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シャイン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>閲覧不可</t>
-[...18 lines deleted...]
-  <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>ホカ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>全社員</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>マネージャー</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>使える機能</t>
     <rPh sb="0" eb="1">
       <t>ツカ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キノウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
@@ -383,111 +364,81 @@
       <t>ベツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>サンショウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>セッテイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>　　　　　ロール名
 機能　　　</t>
     <rPh sb="8" eb="9">
       <t>メイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ベツメイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キノウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>利用可能</t>
-[...18 lines deleted...]
-  <si>
     <t>編集できる情報</t>
     <rPh sb="0" eb="2">
       <t>ヘンシュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>フリガナ</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>顔写真編集</t>
     <rPh sb="0" eb="3">
       <t>カオジャシン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンシュウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>編集不可</t>
-[...8 lines deleted...]
-  <si>
     <t>⇒「基本情報の項目別編集」で設定</t>
     <rPh sb="2" eb="4">
       <t>キホン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コウモク</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ベツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヘンシュウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>セッテイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>⇒「情報編集」で設定</t>
     <rPh sb="4" eb="6">
       <t>ヘンシュウ</t>
@@ -1575,60 +1526,50 @@
   <si>
     <t>縦型・単一</t>
     <rPh sb="0" eb="2">
       <t>タテガタ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タンイツ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>縦型・複数</t>
     <rPh sb="0" eb="1">
       <t>タテ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ガタ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>フクスウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>〇</t>
-  </si>
-[...8 lines deleted...]
-    <t>利用不可</t>
   </si>
   <si>
     <t>旧ダッシュボード</t>
     <phoneticPr fontId="35"/>
   </si>
   <si>
     <t>ayako.kashiwagi@kaonavi-inc.jp</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>⇒「情報編集」
 「基本情報の項目別編集」で設定</t>
     <rPh sb="2" eb="6">
       <t>ジョウホウヘンシュウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>プロファイルブック</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>ピックアップリスト</t>
     <phoneticPr fontId="18"/>
   </si>
@@ -1688,50 +1629,88 @@
     <t>ポジションマッチング</t>
     <phoneticPr fontId="35"/>
   </si>
   <si>
     <t>ダッシュボード</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>ロケーションサーチ</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>インサイトファインダー</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>セレクトビュー</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>管理者機能</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>フォーメーションビルダー</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>利用可</t>
+  </si>
+  <si>
+    <t>不可</t>
+  </si>
+  <si>
+    <t>不可</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>利用可</t>
+    <rPh sb="0" eb="2">
+      <t>リヨウ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>不可</t>
+    <rPh sb="0" eb="2">
+      <t>フカ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>本人の追加</t>
+    <rPh sb="0" eb="2">
+      <t>ホンニン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ツイカ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>本人の追加</t>
     <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -3662,50 +3641,56 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="42" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="42" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="40" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="40" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="40" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="34" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="34" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="34" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3749,100 +3734,94 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="34" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="34" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="34" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="34" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - アクセント 1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -7727,1467 +7706,1467 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toshiaki.ono@kaonavi.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ken.fujii@kaonavi.jp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F2351D8-84DE-4FAC-84F8-6D1D3B1336B6}">
   <dimension ref="A1:M43"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="9" style="33"/>
     <col min="2" max="2" width="16.69921875" style="33" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.19921875" style="33" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.19921875" style="33" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.19921875" style="33" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.19921875" style="33" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.19921875" style="33" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.796875" style="33" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.19921875" style="33" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.296875" style="33" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="33"/>
     <col min="12" max="12" width="16.19921875" style="33" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.296875" style="33" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A1" s="38" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B1" s="38" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C1" s="38" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D1" s="38" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E1" s="38" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F1" s="38" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G1" s="38" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="H1" s="38" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="I1" s="37" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="J1" s="37" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="K1" s="37" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="L1" s="36" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M1" s="36" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A2" s="35">
         <v>1000</v>
       </c>
       <c r="B2" s="35" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A3" s="35">
         <v>1000</v>
       </c>
       <c r="B3" s="35" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C3" s="35">
         <v>1100</v>
       </c>
       <c r="D3" s="35" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A4" s="35">
         <v>1000</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C4" s="35">
         <v>1200</v>
       </c>
       <c r="D4" s="35" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A5" s="35">
         <v>2000</v>
       </c>
       <c r="B5" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A6" s="35">
         <v>2000</v>
       </c>
       <c r="B6" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C6" s="35">
         <v>2100</v>
       </c>
       <c r="D6" s="35" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A7" s="35">
         <v>2000</v>
       </c>
       <c r="B7" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C7" s="35">
         <v>2100</v>
       </c>
       <c r="D7" s="35" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E7" s="35">
         <v>2110</v>
       </c>
       <c r="F7" s="35" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A8" s="35">
         <v>2000</v>
       </c>
       <c r="B8" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C8" s="35">
         <v>2100</v>
       </c>
       <c r="D8" s="35" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E8" s="35">
         <v>2120</v>
       </c>
       <c r="F8" s="35" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="G8" s="35"/>
       <c r="H8" s="35"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A9" s="35">
         <v>2000</v>
       </c>
       <c r="B9" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C9" s="35">
         <v>2200</v>
       </c>
       <c r="D9" s="35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E9" s="35"/>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="35"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A10" s="35">
         <v>2000</v>
       </c>
       <c r="B10" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C10" s="35">
         <v>2200</v>
       </c>
       <c r="D10" s="35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E10" s="35">
         <v>2210</v>
       </c>
       <c r="F10" s="35" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A11" s="35">
         <v>2000</v>
       </c>
       <c r="B11" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C11" s="35">
         <v>2200</v>
       </c>
       <c r="D11" s="35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E11" s="35">
         <v>2220</v>
       </c>
       <c r="F11" s="35" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A12" s="35">
         <v>2000</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C12" s="35">
         <v>2300</v>
       </c>
       <c r="D12" s="35" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="35"/>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A13" s="35">
         <v>2000</v>
       </c>
       <c r="B13" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C13" s="35">
         <v>2300</v>
       </c>
       <c r="D13" s="35" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E13" s="35">
         <v>2310</v>
       </c>
       <c r="F13" s="35" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A14" s="35">
         <v>2000</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C14" s="35">
         <v>2300</v>
       </c>
       <c r="D14" s="35" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E14" s="35">
         <v>2320</v>
       </c>
       <c r="F14" s="35" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A15" s="35">
         <v>3000</v>
       </c>
       <c r="B15" s="35" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C15" s="35"/>
       <c r="D15" s="35"/>
       <c r="E15" s="35"/>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A16" s="35">
         <v>3000</v>
       </c>
       <c r="B16" s="35" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C16" s="35">
         <v>3100</v>
       </c>
       <c r="D16" s="35" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="35"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A17" s="35">
         <v>3000</v>
       </c>
       <c r="B17" s="35" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C17" s="35">
         <v>3200</v>
       </c>
       <c r="D17" s="35" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="34"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A18" s="35">
         <v>3000</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C18" s="35">
         <v>3300</v>
       </c>
       <c r="D18" s="35" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="35"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A19" s="35">
         <v>3000</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C19" s="35">
         <v>3400</v>
       </c>
       <c r="D19" s="35" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="E19" s="35"/>
       <c r="F19" s="35"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A20" s="35">
         <v>4000</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A21" s="35">
         <v>4000</v>
       </c>
       <c r="B21" s="35" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C21" s="35">
         <v>4100</v>
       </c>
       <c r="D21" s="35" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A22" s="35">
         <v>4000</v>
       </c>
       <c r="B22" s="35" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C22" s="35">
         <v>4100</v>
       </c>
       <c r="D22" s="35" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E22" s="35">
         <v>4110</v>
       </c>
       <c r="F22" s="35" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="34"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A23" s="35">
         <v>4000</v>
       </c>
       <c r="B23" s="35" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C23" s="35">
         <v>4100</v>
       </c>
       <c r="D23" s="35" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E23" s="35">
         <v>4120</v>
       </c>
       <c r="F23" s="35" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A24" s="35">
         <v>4000</v>
       </c>
       <c r="B24" s="35" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C24" s="35">
         <v>4200</v>
       </c>
       <c r="D24" s="35" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A25" s="35">
         <v>4000</v>
       </c>
       <c r="B25" s="35" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C25" s="35">
         <v>4200</v>
       </c>
       <c r="D25" s="35" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E25" s="35">
         <v>4210</v>
       </c>
       <c r="F25" s="35" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A26" s="35">
         <v>4000</v>
       </c>
       <c r="B26" s="35" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C26" s="35">
         <v>4200</v>
       </c>
       <c r="D26" s="35" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E26" s="35">
         <v>4220</v>
       </c>
       <c r="F26" s="35" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
       <c r="M26" s="34"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A27" s="35">
         <v>4000</v>
       </c>
       <c r="B27" s="35" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C27" s="35">
         <v>4300</v>
       </c>
       <c r="D27" s="35" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="34"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A28" s="35">
         <v>5000</v>
       </c>
       <c r="B28" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="34"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
       <c r="M28" s="34"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A29" s="35">
         <v>5000</v>
       </c>
       <c r="B29" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C29" s="35">
         <v>5100</v>
       </c>
       <c r="D29" s="35" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E29" s="35"/>
       <c r="F29" s="35"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A30" s="35">
         <v>5000</v>
       </c>
       <c r="B30" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C30" s="35">
         <v>5100</v>
       </c>
       <c r="D30" s="35" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E30" s="35">
         <v>5111</v>
       </c>
       <c r="F30" s="35" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="G30" s="35"/>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
       <c r="J30" s="34"/>
       <c r="K30" s="34"/>
       <c r="L30" s="34"/>
       <c r="M30" s="34"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A31" s="35">
         <v>5000</v>
       </c>
       <c r="B31" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C31" s="35">
         <v>5100</v>
       </c>
       <c r="D31" s="35" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E31" s="35">
         <v>5111</v>
       </c>
       <c r="F31" s="35" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="G31" s="35">
         <v>5110</v>
       </c>
       <c r="H31" s="35" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A32" s="35">
         <v>5000</v>
       </c>
       <c r="B32" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C32" s="35">
         <v>5100</v>
       </c>
       <c r="D32" s="35" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E32" s="35">
         <v>5111</v>
       </c>
       <c r="F32" s="35" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="G32" s="35">
         <v>5121</v>
       </c>
       <c r="H32" s="35" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A33" s="35">
         <v>5000</v>
       </c>
       <c r="B33" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C33" s="35">
         <v>5100</v>
       </c>
       <c r="D33" s="35" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E33" s="35">
         <v>5120</v>
       </c>
       <c r="F33" s="35" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="34"/>
       <c r="K33" s="34"/>
       <c r="L33" s="34"/>
       <c r="M33" s="34"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A34" s="35">
         <v>5000</v>
       </c>
       <c r="B34" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C34" s="35">
         <v>5200</v>
       </c>
       <c r="D34" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="34"/>
       <c r="L34" s="34"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A35" s="35">
         <v>5000</v>
       </c>
       <c r="B35" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C35" s="35">
         <v>5200</v>
       </c>
       <c r="D35" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E35" s="35">
         <v>5210</v>
       </c>
       <c r="F35" s="35" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A36" s="35">
         <v>5000</v>
       </c>
       <c r="B36" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C36" s="35">
         <v>5200</v>
       </c>
       <c r="D36" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E36" s="35">
         <v>5220</v>
       </c>
       <c r="F36" s="35" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="G36" s="35"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A37" s="35">
         <v>5000</v>
       </c>
       <c r="B37" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C37" s="35">
         <v>5200</v>
       </c>
       <c r="D37" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E37" s="35">
         <v>5230</v>
       </c>
       <c r="F37" s="35" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="G37" s="35"/>
       <c r="H37" s="35"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A38" s="35">
         <v>5000</v>
       </c>
       <c r="B38" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C38" s="35">
         <v>5200</v>
       </c>
       <c r="D38" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E38" s="35">
         <v>5240</v>
       </c>
       <c r="F38" s="35" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="34"/>
       <c r="M38" s="34"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A39" s="35">
         <v>5000</v>
       </c>
       <c r="B39" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C39" s="35">
         <v>5200</v>
       </c>
       <c r="D39" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E39" s="35">
         <v>5250</v>
       </c>
       <c r="F39" s="35" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="G39" s="35"/>
       <c r="H39" s="35"/>
       <c r="I39" s="34"/>
       <c r="J39" s="34"/>
       <c r="K39" s="34"/>
       <c r="L39" s="34"/>
       <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A40" s="35">
         <v>5000</v>
       </c>
       <c r="B40" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C40" s="35">
         <v>5200</v>
       </c>
       <c r="D40" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E40" s="35">
         <v>5250</v>
       </c>
       <c r="F40" s="35" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="G40" s="35">
         <v>5251</v>
       </c>
       <c r="H40" s="35" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A41" s="35">
         <v>5000</v>
       </c>
       <c r="B41" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C41" s="35">
         <v>5200</v>
       </c>
       <c r="D41" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E41" s="35">
         <v>5250</v>
       </c>
       <c r="F41" s="35" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="G41" s="35">
         <v>5253</v>
       </c>
       <c r="H41" s="35" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="34"/>
       <c r="L41" s="34"/>
       <c r="M41" s="34"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A42" s="35">
         <v>5000</v>
       </c>
       <c r="B42" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C42" s="35">
         <v>5200</v>
       </c>
       <c r="D42" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E42" s="35">
         <v>5250</v>
       </c>
       <c r="F42" s="35" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="G42" s="35">
         <v>5252</v>
       </c>
       <c r="H42" s="35" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="34"/>
       <c r="M42" s="34"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A43" s="35">
         <v>5000</v>
       </c>
       <c r="B43" s="35" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C43" s="35">
         <v>5200</v>
       </c>
       <c r="D43" s="35" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E43" s="35">
         <v>5260</v>
       </c>
       <c r="F43" s="35" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="G43" s="35"/>
       <c r="H43" s="35"/>
       <c r="I43" s="34"/>
       <c r="J43" s="34"/>
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
       <c r="M43" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C00403A-7A3F-46AD-91BC-C7C1EBAD7AA3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:H25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.296875" defaultRowHeight="17.7" customHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="47" customWidth="1"/>
     <col min="2" max="2" width="10.69921875" style="47" customWidth="1"/>
     <col min="3" max="3" width="16.69921875" style="47" customWidth="1"/>
     <col min="4" max="4" width="18" style="48" customWidth="1"/>
     <col min="5" max="5" width="60.19921875" style="47" customWidth="1"/>
     <col min="6" max="6" width="2.69921875" style="47" customWidth="1"/>
     <col min="7" max="7" width="14.69921875" style="47" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.296875" style="47"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8" ht="31.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B2" s="52" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="E2" s="49"/>
       <c r="H2" s="47"/>
     </row>
     <row r="3" spans="2:8" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="46"/>
       <c r="C3" s="44" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D3" s="44" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E3" s="51" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="G3" s="47" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="H3" s="47"/>
     </row>
     <row r="4" spans="2:8" ht="22.8" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="99" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="53" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="54" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E4" s="55"/>
       <c r="G4" s="47" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="H4" s="47"/>
     </row>
     <row r="5" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="97"/>
+      <c r="B5" s="99"/>
       <c r="C5" s="56" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D5" s="57" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E5" s="58"/>
       <c r="G5" s="47" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H5" s="47"/>
     </row>
     <row r="6" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B6" s="97"/>
+      <c r="B6" s="99"/>
       <c r="C6" s="56" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D6" s="57" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E6" s="58"/>
       <c r="G6" s="47" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="H6" s="47"/>
     </row>
     <row r="7" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="97"/>
+      <c r="B7" s="99"/>
       <c r="C7" s="56" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="D7" s="57" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E7" s="59"/>
       <c r="G7" s="47" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="H7" s="47"/>
     </row>
     <row r="8" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="97"/>
+      <c r="B8" s="99"/>
       <c r="C8" s="56" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="57" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="E8" s="58"/>
       <c r="G8" s="47" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="H8" s="47"/>
     </row>
     <row r="9" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="97"/>
+      <c r="B9" s="99"/>
       <c r="C9" s="56" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="57" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="E9" s="58" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="G9" s="47" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="H9" s="47"/>
     </row>
     <row r="10" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="97"/>
+      <c r="B10" s="99"/>
       <c r="C10" s="56" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="57" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="E10" s="58"/>
       <c r="H10" s="47"/>
     </row>
     <row r="11" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="97"/>
+      <c r="B11" s="99"/>
       <c r="C11" s="56" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="57" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="E11" s="58" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="H11" s="47"/>
     </row>
     <row r="12" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B12" s="97"/>
+      <c r="B12" s="99"/>
       <c r="C12" s="56" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="57" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E12" s="58" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="H12" s="47"/>
     </row>
     <row r="13" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B13" s="97"/>
+      <c r="B13" s="99"/>
       <c r="C13" s="56" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="57" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="E13" s="58"/>
       <c r="H13" s="47"/>
     </row>
     <row r="14" spans="2:8" ht="22.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B14" s="97"/>
+      <c r="B14" s="99"/>
       <c r="C14" s="60" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D14" s="61" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E14" s="62"/>
       <c r="H14" s="47"/>
     </row>
     <row r="15" spans="2:8" ht="22.8" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="B15" s="98"/>
+      <c r="B15" s="100"/>
       <c r="C15" s="63" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="64" t="s">
+        <v>199</v>
+      </c>
+      <c r="E15" s="65" t="s">
         <v>204</v>
       </c>
-      <c r="E15" s="65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="47"/>
     </row>
     <row r="16" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B16" s="98"/>
+      <c r="B16" s="100"/>
       <c r="C16" s="66" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D16" s="64" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E16" s="67" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="H16" s="47"/>
     </row>
     <row r="17" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B17" s="98"/>
+      <c r="B17" s="100"/>
       <c r="C17" s="66" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="64" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E17" s="67" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="H17" s="47"/>
     </row>
     <row r="18" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B18" s="98"/>
+      <c r="B18" s="100"/>
       <c r="C18" s="66" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="64" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E18" s="67" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="H18" s="47"/>
     </row>
     <row r="19" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B19" s="98"/>
+      <c r="B19" s="100"/>
       <c r="C19" s="66" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="64" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E19" s="67" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="H19" s="47"/>
     </row>
     <row r="20" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B20" s="98"/>
+      <c r="B20" s="100"/>
       <c r="C20" s="68" t="s">
         <v>23</v>
       </c>
       <c r="D20" s="64" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="E20" s="67"/>
       <c r="H20" s="47"/>
     </row>
     <row r="21" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B21" s="98"/>
+      <c r="B21" s="100"/>
       <c r="C21" s="63"/>
       <c r="D21" s="64"/>
       <c r="E21" s="65"/>
       <c r="H21" s="47"/>
     </row>
     <row r="22" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B22" s="98"/>
+      <c r="B22" s="100"/>
       <c r="C22" s="66"/>
       <c r="D22" s="64"/>
       <c r="E22" s="67"/>
       <c r="H22" s="47"/>
     </row>
     <row r="23" spans="2:8" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B23" s="98"/>
+      <c r="B23" s="100"/>
       <c r="C23" s="66"/>
       <c r="D23" s="64"/>
       <c r="E23" s="67"/>
       <c r="H23" s="47"/>
     </row>
     <row r="24" spans="2:8" ht="22.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B24" s="99"/>
+      <c r="B24" s="101"/>
       <c r="C24" s="69"/>
       <c r="D24" s="70"/>
       <c r="E24" s="71"/>
       <c r="H24" s="47"/>
     </row>
     <row r="25" spans="2:8" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B25" s="48"/>
       <c r="H25" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B4:B24"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:D24" xr:uid="{B3923FB0-C69E-4F7F-983A-5DFB2F089987}">
       <formula1>$G$3:$G$9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
@@ -9198,3388 +9177,3392 @@
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="8.5" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.796875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.296875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.69921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.296875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1"/>
     <col min="11" max="11" width="31.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.296875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1"/>
     <col min="14" max="14" width="4.796875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="8.5" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.296875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="46" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B1" s="44" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C1" s="44" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D1" s="44" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="E1" s="44" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="F1" s="44" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="G1" s="45" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="H1" s="44" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="I1" s="45" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="J1" s="45" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="K1" s="44" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="L1" s="44" t="s">
         <v>17</v>
       </c>
       <c r="M1" s="44" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="N1" s="44" t="s">
         <v>20</v>
       </c>
       <c r="O1" s="44" t="s">
         <v>21</v>
       </c>
       <c r="P1" s="44" t="s">
         <v>22</v>
       </c>
       <c r="Q1" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A2" s="39" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B2" s="39" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C2" s="39" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D2" s="39">
         <v>2000</v>
       </c>
       <c r="E2" s="39" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F2" s="42">
         <v>29677</v>
       </c>
       <c r="G2" s="39"/>
       <c r="H2" s="42">
         <v>37565</v>
       </c>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="24" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="L2" s="39" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="M2" s="39" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="N2" s="39">
         <v>5</v>
       </c>
       <c r="O2" s="39" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="P2" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q2" s="39"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A3" s="24" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B3" s="24" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D3" s="24">
         <v>1100</v>
       </c>
       <c r="E3" s="24" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F3" s="40">
         <v>30343</v>
       </c>
       <c r="G3" s="24"/>
       <c r="H3" s="40">
         <v>39600</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
       <c r="K3" s="24" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="L3" s="39" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="M3" s="24" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="N3" s="24">
         <v>4</v>
       </c>
       <c r="O3" s="24" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="P3" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q3" s="24"/>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A4" s="24" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C4" s="24" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D4" s="24">
         <v>2110</v>
       </c>
       <c r="E4" s="24" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F4" s="40">
         <v>28734</v>
       </c>
       <c r="G4" s="24"/>
       <c r="H4" s="40">
         <v>40087</v>
       </c>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="L4" s="24" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="M4" s="24" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="N4" s="24">
         <v>2</v>
       </c>
       <c r="O4" s="24" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="P4" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q4" s="24"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A5" s="24" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C5" s="24" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D5" s="24">
         <v>2110</v>
       </c>
       <c r="E5" s="24" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F5" s="40">
         <v>31624</v>
       </c>
       <c r="G5" s="24"/>
       <c r="H5" s="40">
         <v>39475</v>
       </c>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="L5" s="24" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M5" s="24" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="N5" s="24">
         <v>2</v>
       </c>
       <c r="O5" s="24" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="P5" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q5" s="24"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A6" s="24" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C6" s="24" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D6" s="24">
         <v>2110</v>
       </c>
       <c r="E6" s="24" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="F6" s="40">
         <v>29483</v>
       </c>
       <c r="G6" s="24"/>
       <c r="H6" s="40">
         <v>39521</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="L6" s="24" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M6" s="24" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="N6" s="24">
         <v>2</v>
       </c>
       <c r="O6" s="24" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="P6" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q6" s="24"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A7" s="24" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C7" s="24" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D7" s="24">
         <v>2110</v>
       </c>
       <c r="E7" s="24" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="F7" s="40">
         <v>29237</v>
       </c>
       <c r="G7" s="24"/>
       <c r="H7" s="40">
         <v>39678</v>
       </c>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="L7" s="24" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M7" s="24" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="N7" s="24">
         <v>1</v>
       </c>
       <c r="O7" s="24" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="P7" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q7" s="24"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A8" s="24" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B8" s="24" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="D8" s="24">
         <v>2110</v>
       </c>
       <c r="E8" s="24" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F8" s="40">
         <v>28982</v>
       </c>
       <c r="G8" s="24"/>
       <c r="H8" s="40">
         <v>42737</v>
       </c>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="L8" s="24" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="M8" s="24" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="N8" s="24">
         <v>3</v>
       </c>
       <c r="O8" s="24" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="P8" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q8" s="24"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A9" s="24" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B9" s="24" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C9" s="24" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D9" s="24">
         <v>2110</v>
       </c>
       <c r="E9" s="24" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F9" s="40">
         <v>28079</v>
       </c>
       <c r="G9" s="24"/>
       <c r="H9" s="40">
         <v>39818</v>
       </c>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="L9" s="24" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M9" s="24" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="N9" s="24">
         <v>2</v>
       </c>
       <c r="O9" s="24" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="P9" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q9" s="24"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A10" s="41" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B10" s="24" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D10" s="24">
         <v>2000</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F10" s="40">
         <v>27102</v>
       </c>
       <c r="G10" s="24"/>
       <c r="H10" s="40">
         <v>39845</v>
       </c>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="L10" s="24" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="N10" s="24">
         <v>1</v>
       </c>
       <c r="O10" s="24" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="P10" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q10" s="24"/>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A11" s="41" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B11" s="24" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D11" s="24">
         <v>2110</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="F11" s="40">
         <v>31950</v>
       </c>
       <c r="G11" s="24"/>
       <c r="H11" s="40">
         <v>40634</v>
       </c>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="L11" s="24" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="N11" s="24">
         <v>1</v>
       </c>
       <c r="O11" s="24" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="P11" s="39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="Q11" s="24"/>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <hyperlinks>
     <hyperlink ref="K2" r:id="rId1" xr:uid="{89F155D6-DCE4-4AAE-B861-21EE31F59C5D}"/>
     <hyperlink ref="K3" r:id="rId2" xr:uid="{C6C3445A-CC69-443A-892F-747CE8E9FB41}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I87"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="110" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="11.296875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.69921875" style="1" customWidth="1"/>
     <col min="4" max="7" width="13.69921875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.796875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="16.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="14.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="15" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.45">
-      <c r="A2" s="113" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="111" t="s">
+      <c r="A2" s="115" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="125"/>
+      <c r="C2" s="113" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="111" t="s">
+      <c r="D2" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="111" t="s">
+      <c r="E2" s="113" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="111" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="111" t="s">
+      <c r="F2" s="113" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2" s="113" t="s">
         <v>1</v>
       </c>
-      <c r="H2" s="111"/>
+      <c r="H2" s="113"/>
     </row>
     <row r="3" spans="1:8" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="124"/>
-[...6 lines deleted...]
-      <c r="H3" s="112"/>
+      <c r="A3" s="126"/>
+      <c r="B3" s="127"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="114"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.45">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="138" t="s">
+        <v>277</v>
+      </c>
+      <c r="B4" s="139"/>
+      <c r="C4" s="86" t="s">
+        <v>273</v>
+      </c>
+      <c r="D4" s="87" t="s">
+        <v>300</v>
+      </c>
+      <c r="E4" s="87" t="s">
+        <v>299</v>
+      </c>
+      <c r="F4" s="87" t="s">
+        <v>299</v>
+      </c>
+      <c r="G4" s="87" t="s">
+        <v>299</v>
+      </c>
+      <c r="H4" s="88"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A5" s="102" t="s">
+        <v>278</v>
+      </c>
+      <c r="B5" s="104"/>
+      <c r="C5" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D5" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="E5" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="F5" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G5" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H5" s="91"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A6" s="102" t="s">
+        <v>279</v>
+      </c>
+      <c r="B6" s="104"/>
+      <c r="C6" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D6" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="E6" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F6" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G6" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H6" s="91"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A7" s="102" t="s">
+        <v>280</v>
+      </c>
+      <c r="B7" s="104"/>
+      <c r="C7" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D7" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="E7" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F7" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G7" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H7" s="91"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A8" s="102" t="s">
+        <v>281</v>
+      </c>
+      <c r="B8" s="104"/>
+      <c r="C8" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D8" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E8" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F8" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G8" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H8" s="91"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A9" s="102" t="s">
+        <v>282</v>
+      </c>
+      <c r="B9" s="104"/>
+      <c r="C9" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D9" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="E9" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F9" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G9" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H9" s="91"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A10" s="102" t="s">
+        <v>274</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D10" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E10" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F10" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G10" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H10" s="91"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A11" s="102" t="s">
+        <v>283</v>
+      </c>
+      <c r="B11" s="104"/>
+      <c r="C11" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D11" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="E11" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="F11" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="G11" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="H11" s="91"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A12" s="102" t="s">
+        <v>284</v>
+      </c>
+      <c r="B12" s="104"/>
+      <c r="C12" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D12" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E12" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F12" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G12" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H12" s="91"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A13" s="102" t="s">
         <v>285</v>
       </c>
-      <c r="B4" s="132"/>
-[...18 lines deleted...]
-      <c r="A5" s="100" t="s">
+      <c r="B13" s="104"/>
+      <c r="C13" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D13" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="E13" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="F13" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="G13" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="H13" s="91"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A14" s="102" t="s">
         <v>286</v>
       </c>
-      <c r="B5" s="102"/>
-[...18 lines deleted...]
-      <c r="A6" s="100" t="s">
+      <c r="B14" s="104"/>
+      <c r="C14" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D14" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="E14" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="F14" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="G14" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H14" s="91"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A15" s="102" t="s">
         <v>287</v>
       </c>
-      <c r="B6" s="102"/>
-[...18 lines deleted...]
-      <c r="A7" s="100" t="s">
+      <c r="B15" s="104"/>
+      <c r="C15" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D15" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E15" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F15" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H15" s="91"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A16" s="102" t="s">
         <v>288</v>
       </c>
-      <c r="B7" s="102"/>
-[...18 lines deleted...]
-      <c r="A8" s="100" t="s">
+      <c r="B16" s="103"/>
+      <c r="C16" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D16" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="E16" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="F16" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>299</v>
+      </c>
+      <c r="H16" s="91"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A17" s="102" t="s">
         <v>289</v>
       </c>
-      <c r="B8" s="102"/>
-[...18 lines deleted...]
-      <c r="A9" s="100" t="s">
+      <c r="B17" s="103"/>
+      <c r="C17" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D17" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E17" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F17" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G17" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H17" s="91"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A18" s="102" t="s">
         <v>290</v>
       </c>
-      <c r="B9" s="102"/>
-[...40 lines deleted...]
-      <c r="A11" s="100" t="s">
+      <c r="B18" s="103"/>
+      <c r="C18" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D18" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E18" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F18" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G18" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H18" s="91"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A19" s="102" t="s">
         <v>291</v>
       </c>
-      <c r="B11" s="102"/>
-[...18 lines deleted...]
-      <c r="A12" s="100" t="s">
+      <c r="B19" s="103"/>
+      <c r="C19" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D19" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E19" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F19" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G19" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H19" s="91"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A20" s="102" t="s">
         <v>292</v>
       </c>
-      <c r="B12" s="102"/>
-[...18 lines deleted...]
-      <c r="A13" s="100" t="s">
+      <c r="B20" s="103"/>
+      <c r="C20" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D20" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E20" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F20" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G20" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H20" s="91"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A21" s="102" t="s">
         <v>293</v>
       </c>
-      <c r="B13" s="102"/>
-[...18 lines deleted...]
-      <c r="A14" s="100" t="s">
+      <c r="B21" s="103"/>
+      <c r="C21" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D21" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E21" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F21" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G21" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H21" s="91"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A22" s="102" t="s">
         <v>294</v>
       </c>
-      <c r="B14" s="102"/>
-[...18 lines deleted...]
-      <c r="A15" s="100" t="s">
+      <c r="B22" s="103"/>
+      <c r="C22" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D22" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E22" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F22" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G22" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H22" s="95"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A23" s="102" t="s">
         <v>295</v>
       </c>
-      <c r="B15" s="102"/>
-[...18 lines deleted...]
-      <c r="A16" s="100" t="s">
+      <c r="B23" s="103"/>
+      <c r="C23" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D23" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E23" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="F23" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="G23" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="H23" s="95"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A24" s="102" t="s">
         <v>296</v>
       </c>
-      <c r="B16" s="101"/>
-[...18 lines deleted...]
-      <c r="A17" s="100" t="s">
+      <c r="B24" s="103"/>
+      <c r="C24" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D24" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E24" s="97" t="s">
+        <v>300</v>
+      </c>
+      <c r="F24" s="98" t="s">
+        <v>300</v>
+      </c>
+      <c r="G24" s="96" t="s">
+        <v>300</v>
+      </c>
+      <c r="H24" s="95"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A25" s="140" t="s">
+        <v>298</v>
+      </c>
+      <c r="B25" s="141"/>
+      <c r="C25" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D25" s="90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E25" s="97" t="s">
+        <v>300</v>
+      </c>
+      <c r="F25" s="98" t="s">
+        <v>300</v>
+      </c>
+      <c r="G25" s="96" t="s">
+        <v>300</v>
+      </c>
+      <c r="H25" s="95"/>
+    </row>
+    <row r="26" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A26" s="134" t="s">
         <v>297</v>
       </c>
-      <c r="B17" s="101"/>
-[...62 lines deleted...]
-      <c r="A20" s="100" t="s">
+      <c r="B26" s="135"/>
+      <c r="C26" s="92" t="s">
+        <v>273</v>
+      </c>
+      <c r="D26" s="93" t="s">
         <v>300</v>
       </c>
-      <c r="B20" s="101"/>
-[...137 lines deleted...]
-      </c>
       <c r="E26" s="93" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="F26" s="93" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="G26" s="93" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="H26" s="94"/>
     </row>
     <row r="28" spans="1:9" ht="27" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A28" s="15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A29" s="113" t="s">
+      <c r="A29" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="114"/>
-      <c r="C29" s="117" t="s">
+      <c r="B29" s="116"/>
+      <c r="C29" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="D29" s="117" t="s">
+      <c r="D29" s="119" t="s">
         <v>0</v>
       </c>
-      <c r="E29" s="119" t="s">
+      <c r="E29" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="F29" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="119" t="s">
+      <c r="F29" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="G29" s="121" t="s">
         <v>1</v>
       </c>
-      <c r="H29" s="121"/>
+      <c r="H29" s="123"/>
     </row>
     <row r="30" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A30" s="115"/>
-[...6 lines deleted...]
-      <c r="H30" s="122"/>
+      <c r="A30" s="117"/>
+      <c r="B30" s="118"/>
+      <c r="C30" s="120"/>
+      <c r="D30" s="120"/>
+      <c r="E30" s="122"/>
+      <c r="F30" s="122"/>
+      <c r="G30" s="122"/>
+      <c r="H30" s="124"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A31" s="133" t="s">
+      <c r="A31" s="128" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="134"/>
-      <c r="C31" s="137" t="s">
+      <c r="B31" s="129"/>
+      <c r="C31" s="132" t="s">
         <v>5</v>
       </c>
-      <c r="D31" s="129" t="s">
+      <c r="D31" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="E31" s="129" t="s">
+      <c r="E31" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="F31" s="129" t="s">
+      <c r="F31" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="G31" s="129" t="s">
+      <c r="G31" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="H31" s="129"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="H31" s="136"/>
+      <c r="I31" s="142" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A32" s="135"/>
-[...7 lines deleted...]
-      <c r="I32" s="128"/>
+      <c r="A32" s="130"/>
+      <c r="B32" s="131"/>
+      <c r="C32" s="133"/>
+      <c r="D32" s="137"/>
+      <c r="E32" s="137"/>
+      <c r="F32" s="137"/>
+      <c r="G32" s="137"/>
+      <c r="H32" s="137"/>
+      <c r="I32" s="142"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A33" s="104" t="s">
+      <c r="A33" s="106" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="4"/>
-      <c r="I33" s="106" t="s">
-        <v>40</v>
+      <c r="I33" s="108" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A34" s="104"/>
+      <c r="A34" s="106"/>
       <c r="B34" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="4"/>
-      <c r="I34" s="106"/>
+      <c r="I34" s="108"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A35" s="104"/>
+      <c r="A35" s="106"/>
       <c r="B35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="H35" s="4"/>
-      <c r="I35" s="106"/>
+      <c r="I35" s="108"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A36" s="104"/>
+      <c r="A36" s="106"/>
       <c r="B36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="4"/>
-      <c r="I36" s="106"/>
+      <c r="I36" s="108"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A37" s="104"/>
+      <c r="A37" s="106"/>
       <c r="B37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="4"/>
-      <c r="I37" s="106"/>
+      <c r="I37" s="108"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A38" s="104"/>
+      <c r="A38" s="106"/>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="G38" s="4" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="H38" s="4"/>
-      <c r="I38" s="106"/>
+      <c r="I38" s="108"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A39" s="104"/>
+      <c r="A39" s="106"/>
       <c r="B39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="4"/>
-      <c r="I39" s="106"/>
+      <c r="I39" s="108"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A40" s="104"/>
+      <c r="A40" s="106"/>
       <c r="B40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="4"/>
-      <c r="I40" s="106"/>
+      <c r="I40" s="108"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A41" s="104"/>
+      <c r="A41" s="106"/>
       <c r="B41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="4"/>
-      <c r="I41" s="106"/>
+      <c r="I41" s="108"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A42" s="104"/>
+      <c r="A42" s="106"/>
       <c r="B42" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H42" s="4"/>
-      <c r="I42" s="106"/>
+      <c r="I42" s="108"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A43" s="104"/>
+      <c r="A43" s="106"/>
       <c r="B43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="4"/>
-      <c r="I43" s="106"/>
+      <c r="I43" s="108"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A44" s="104"/>
+      <c r="A44" s="106"/>
       <c r="B44" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="4"/>
-      <c r="I44" s="106"/>
+      <c r="I44" s="108"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A45" s="104"/>
+      <c r="A45" s="106"/>
       <c r="B45" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="4"/>
-      <c r="I45" s="106"/>
+      <c r="I45" s="108"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A46" s="104"/>
+      <c r="A46" s="106"/>
       <c r="B46" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="4" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="H46" s="4"/>
-      <c r="I46" s="106"/>
+      <c r="I46" s="108"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A47" s="104"/>
+      <c r="A47" s="106"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
-      <c r="I47" s="106"/>
+      <c r="I47" s="108"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A48" s="104"/>
+      <c r="A48" s="106"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
-      <c r="I48" s="106"/>
+      <c r="I48" s="108"/>
     </row>
     <row r="49" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A49" s="105"/>
+      <c r="A49" s="107"/>
       <c r="B49" s="8"/>
       <c r="C49" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="10"/>
       <c r="E49" s="10"/>
       <c r="F49" s="10"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
-      <c r="I49" s="106"/>
+      <c r="I49" s="108"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A50" s="107" t="s">
+      <c r="A50" s="109" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="9"/>
-      <c r="I50" s="110" t="s">
-        <v>39</v>
+      <c r="I50" s="112" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A51" s="108"/>
+      <c r="A51" s="110"/>
       <c r="B51" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="4" t="s">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="H51" s="4"/>
-      <c r="I51" s="110"/>
+      <c r="I51" s="112"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A52" s="108"/>
+      <c r="A52" s="110"/>
       <c r="B52" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="4" t="s">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="H52" s="4"/>
-      <c r="I52" s="110"/>
+      <c r="I52" s="112"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A53" s="108"/>
+      <c r="A53" s="110"/>
       <c r="B53" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="4" t="s">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="H53" s="4"/>
-      <c r="I53" s="110"/>
+      <c r="I53" s="112"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A54" s="108"/>
+      <c r="A54" s="110"/>
       <c r="B54" s="5"/>
       <c r="C54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="H54" s="4"/>
-      <c r="I54" s="110"/>
+      <c r="I54" s="112"/>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A55" s="108"/>
+      <c r="A55" s="110"/>
       <c r="B55" s="5"/>
       <c r="C55" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
-      <c r="I55" s="110"/>
+      <c r="I55" s="112"/>
     </row>
     <row r="56" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A56" s="109"/>
+      <c r="A56" s="111"/>
       <c r="B56" s="8"/>
       <c r="C56" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="14"/>
       <c r="E56" s="14"/>
       <c r="F56" s="14"/>
       <c r="G56" s="14"/>
       <c r="H56" s="14"/>
-      <c r="I56" s="110"/>
+      <c r="I56" s="112"/>
     </row>
     <row r="58" spans="1:9" ht="27" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A58" s="15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A59" s="113" t="s">
+      <c r="A59" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="B59" s="114"/>
-      <c r="C59" s="117" t="s">
+      <c r="B59" s="116"/>
+      <c r="C59" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="D59" s="117" t="s">
+      <c r="D59" s="119" t="s">
         <v>0</v>
       </c>
-      <c r="E59" s="119" t="s">
+      <c r="E59" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="F59" s="119" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="119" t="s">
+      <c r="F59" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="G59" s="121" t="s">
         <v>1</v>
       </c>
-      <c r="H59" s="121"/>
+      <c r="H59" s="123"/>
     </row>
     <row r="60" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A60" s="115"/>
-[...6 lines deleted...]
-      <c r="H60" s="122"/>
+      <c r="A60" s="117"/>
+      <c r="B60" s="118"/>
+      <c r="C60" s="120"/>
+      <c r="D60" s="120"/>
+      <c r="E60" s="122"/>
+      <c r="F60" s="122"/>
+      <c r="G60" s="122"/>
+      <c r="H60" s="124"/>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A61" s="18"/>
       <c r="B61" s="12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F61" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G61" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H61" s="4"/>
-      <c r="I61" s="106" t="s">
-        <v>284</v>
+      <c r="I61" s="108" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A62" s="18"/>
       <c r="B62" s="5" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F62" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G62" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H62" s="4"/>
-      <c r="I62" s="106"/>
+      <c r="I62" s="108"/>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A63" s="18"/>
       <c r="B63" s="5" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="F63" s="4" t="s">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="G63" s="4" t="s">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="H63" s="4"/>
-      <c r="I63" s="106"/>
+      <c r="I63" s="108"/>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A64" s="103" t="s">
+      <c r="A64" s="105" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F64" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G64" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H64" s="4"/>
-      <c r="I64" s="106" t="s">
-        <v>49</v>
+      <c r="I64" s="108" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A65" s="104"/>
+      <c r="A65" s="106"/>
       <c r="B65" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G65" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H65" s="4"/>
-      <c r="I65" s="106"/>
+      <c r="I65" s="108"/>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A66" s="104"/>
+      <c r="A66" s="106"/>
       <c r="B66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F66" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G66" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H66" s="4"/>
-      <c r="I66" s="106"/>
+      <c r="I66" s="108"/>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A67" s="104"/>
+      <c r="A67" s="106"/>
       <c r="B67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F67" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G67" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H67" s="4"/>
-      <c r="I67" s="106"/>
+      <c r="I67" s="108"/>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A68" s="104"/>
+      <c r="A68" s="106"/>
       <c r="B68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F68" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G68" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H68" s="4"/>
-      <c r="I68" s="106"/>
+      <c r="I68" s="108"/>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A69" s="104"/>
+      <c r="A69" s="106"/>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F69" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G69" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H69" s="4"/>
-      <c r="I69" s="106"/>
+      <c r="I69" s="108"/>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A70" s="104"/>
+      <c r="A70" s="106"/>
       <c r="B70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F70" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G70" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H70" s="4"/>
-      <c r="I70" s="106"/>
+      <c r="I70" s="108"/>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A71" s="104"/>
+      <c r="A71" s="106"/>
       <c r="B71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F71" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G71" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H71" s="4"/>
-      <c r="I71" s="106"/>
+      <c r="I71" s="108"/>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A72" s="104"/>
+      <c r="A72" s="106"/>
       <c r="B72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F72" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G72" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H72" s="4"/>
-      <c r="I72" s="106"/>
+      <c r="I72" s="108"/>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A73" s="104"/>
+      <c r="A73" s="106"/>
       <c r="B73" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G73" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H73" s="4"/>
-      <c r="I73" s="106"/>
+      <c r="I73" s="108"/>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A74" s="104"/>
+      <c r="A74" s="106"/>
       <c r="B74" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F74" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G74" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H74" s="4"/>
-      <c r="I74" s="106"/>
+      <c r="I74" s="108"/>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A75" s="104"/>
+      <c r="A75" s="106"/>
       <c r="B75" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F75" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G75" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H75" s="4"/>
-      <c r="I75" s="106"/>
+      <c r="I75" s="108"/>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A76" s="104"/>
+      <c r="A76" s="106"/>
       <c r="B76" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F76" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G76" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H76" s="4"/>
-      <c r="I76" s="106"/>
+      <c r="I76" s="108"/>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A77" s="104"/>
+      <c r="A77" s="106"/>
       <c r="B77" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F77" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G77" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H77" s="4"/>
-      <c r="I77" s="106"/>
+      <c r="I77" s="108"/>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A78" s="104"/>
+      <c r="A78" s="106"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D78" s="4"/>
       <c r="E78" s="4"/>
       <c r="F78" s="4"/>
       <c r="G78" s="4"/>
       <c r="H78" s="4"/>
-      <c r="I78" s="106"/>
+      <c r="I78" s="108"/>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A79" s="104"/>
+      <c r="A79" s="106"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D79" s="4"/>
       <c r="E79" s="4"/>
       <c r="F79" s="4"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
-      <c r="I79" s="106"/>
+      <c r="I79" s="108"/>
     </row>
     <row r="80" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A80" s="105"/>
+      <c r="A80" s="107"/>
       <c r="B80" s="8"/>
       <c r="C80" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D80" s="19"/>
       <c r="E80" s="19"/>
       <c r="F80" s="19"/>
       <c r="G80" s="19"/>
       <c r="H80" s="19"/>
-      <c r="I80" s="106"/>
+      <c r="I80" s="108"/>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A81" s="107" t="s">
+      <c r="A81" s="109" t="s">
         <v>24</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C81" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G81" s="9" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H81" s="17"/>
-      <c r="I81" s="110" t="s">
-        <v>50</v>
+      <c r="I81" s="112" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A82" s="108"/>
+      <c r="A82" s="110"/>
       <c r="B82" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F82" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G82" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H82" s="20"/>
-      <c r="I82" s="110"/>
+      <c r="I82" s="112"/>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A83" s="108"/>
+      <c r="A83" s="110"/>
       <c r="B83" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F83" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G83" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H83" s="20"/>
-      <c r="I83" s="110"/>
+      <c r="I83" s="112"/>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A84" s="108"/>
+      <c r="A84" s="110"/>
       <c r="B84" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F84" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G84" s="4" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="H84" s="20"/>
-      <c r="I84" s="110"/>
+      <c r="I84" s="112"/>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A85" s="108"/>
+      <c r="A85" s="110"/>
       <c r="B85" s="5"/>
       <c r="C85" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D85" s="4"/>
       <c r="E85" s="4"/>
       <c r="F85" s="4"/>
       <c r="G85" s="4"/>
       <c r="H85" s="20"/>
-      <c r="I85" s="110"/>
+      <c r="I85" s="112"/>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A86" s="108"/>
+      <c r="A86" s="110"/>
       <c r="B86" s="5"/>
       <c r="C86" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="4"/>
       <c r="E86" s="4"/>
       <c r="F86" s="4"/>
       <c r="G86" s="4"/>
       <c r="H86" s="20"/>
-      <c r="I86" s="110"/>
+      <c r="I86" s="112"/>
     </row>
     <row r="87" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A87" s="109"/>
+      <c r="A87" s="111"/>
       <c r="B87" s="8"/>
       <c r="C87" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D87" s="14"/>
       <c r="E87" s="14"/>
       <c r="F87" s="14"/>
       <c r="G87" s="14"/>
       <c r="H87" s="21"/>
-      <c r="I87" s="110"/>
+      <c r="I87" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="I50:I56"/>
     <mergeCell ref="I33:I49"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="A23:B23"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A33:A49"/>
     <mergeCell ref="A50:A56"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="A31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="A26:B26"/>
-    <mergeCell ref="I31:I32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="A29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
-    <mergeCell ref="G29:G30"/>
-[...1 lines deleted...]
-    <mergeCell ref="E31:E32"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A59:B60"/>
     <mergeCell ref="C59:C60"/>
     <mergeCell ref="D59:D60"/>
     <mergeCell ref="E59:E60"/>
     <mergeCell ref="F59:F60"/>
     <mergeCell ref="G59:G60"/>
     <mergeCell ref="H59:H60"/>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A64:A80"/>
     <mergeCell ref="I64:I80"/>
     <mergeCell ref="A81:A87"/>
     <mergeCell ref="I81:I87"/>
     <mergeCell ref="I61:I63"/>
-    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A19:B19"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:B21"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <conditionalFormatting sqref="D4:H26">
-    <cfRule type="containsText" dxfId="6" priority="1" operator="containsText" text="利用可能">
-      <formula>NOT(ISERROR(SEARCH(("利用可能"),(D4))))</formula>
+    <cfRule type="containsText" dxfId="6" priority="1" operator="containsText" text="利用可">
+      <formula>NOT(ISERROR(SEARCH("利用可",D4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D31:H56">
-    <cfRule type="containsText" dxfId="5" priority="4" operator="containsText" text="閲覧不可">
-      <formula>NOT(ISERROR(SEARCH("閲覧不可",D31)))</formula>
+    <cfRule type="containsText" dxfId="5" priority="4" operator="containsText" text="不可">
+      <formula>NOT(ISERROR(SEARCH("不可",D31)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D31:H87">
-    <cfRule type="containsText" dxfId="4" priority="3" operator="containsText" text="自分自身のみ">
-      <formula>NOT(ISERROR(SEARCH("自分自身のみ",D31)))</formula>
+    <cfRule type="containsText" dxfId="4" priority="3" operator="containsText" text="本人の追加">
+      <formula>NOT(ISERROR(SEARCH("本人の追加",D31)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="3" priority="5" operator="containsText" text="配下社員">
       <formula>NOT(ISERROR(SEARCH("配下社員",D31)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="2" priority="6" operator="containsText" text="所属社員">
       <formula>NOT(ISERROR(SEARCH("所属社員",D31)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="1" priority="7" operator="containsText" text="全社員">
       <formula>NOT(ISERROR(SEARCH("全社員",D31)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D61:H87">
-    <cfRule type="containsText" dxfId="0" priority="2" operator="containsText" text="編集不可">
-      <formula>NOT(ISERROR(SEARCH("編集不可",D61)))</formula>
+    <cfRule type="containsText" dxfId="0" priority="2" operator="containsText" text="不可">
+      <formula>NOT(ISERROR(SEARCH("不可",D61)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="2">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F2701EE9-778F-40FA-9548-1F278F689F1F}">
           <x14:formula1>
             <xm:f>Sheet1!$B$2:$B$7</xm:f>
           </x14:formula1>
           <xm:sqref>D31:H56</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{64385A29-E6EA-479B-A003-C5C91C355C42}">
           <x14:formula1>
             <xm:f>Sheet1!$C$2:$C$7</xm:f>
           </x14:formula1>
           <xm:sqref>D61:H87</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EC58F772-CE32-4FE1-9F4B-9253401B87D4}">
+          <x14:formula1>
+            <xm:f>Sheet1!$A$2:$A$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>D4:G26</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F0A8C76-186B-4F14-BD39-60C510779BDB}">
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="31.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="9" style="1"/>
     <col min="5" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="10" width="14.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="16.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="14.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="32" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B1" s="30" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C1" s="30" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D1" s="31" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E1" s="30" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="F1" s="30" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="G1" s="30" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="H1" s="30" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="I1" s="30" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="J1" s="30" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="K1" s="29" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L1" s="29" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="M1" s="29" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="N1" s="29" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="O1" s="28" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A2" s="25" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B2" s="27" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C2" s="27" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D2" s="27"/>
       <c r="E2" s="27" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F2" s="27" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="G2" s="27" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H2" s="27" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I2" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J2" s="27" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="27"/>
       <c r="O2" s="26"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A3" s="25" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B3" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C3" s="23" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D3" s="23"/>
       <c r="E3" s="23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H3" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I3" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J3" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="23"/>
       <c r="O3" s="22"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A4" s="25" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B4" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C4" s="23" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D4" s="23"/>
       <c r="E4" s="23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F4" s="23" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="G4" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H4" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I4" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J4" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="23"/>
       <c r="O4" s="22"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A5" s="25" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B5" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C5" s="23" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D5" s="23"/>
       <c r="E5" s="23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H5" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I5" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J5" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="23"/>
       <c r="O5" s="22"/>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A6" s="25" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D6" s="23"/>
       <c r="E6" s="23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H6" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I6" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J6" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="N6" s="23"/>
       <c r="O6" s="22"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A7" s="25" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B7" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C7" s="23" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D7" s="23"/>
       <c r="E7" s="23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H7" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I7" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J7" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="N7" s="23"/>
       <c r="O7" s="22"/>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A8" s="25" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B8" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C8" s="23" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D8" s="23"/>
       <c r="E8" s="23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H8" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I8" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J8" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="23"/>
       <c r="O8" s="22"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A9" s="25" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B9" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C9" s="23" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D9" s="23"/>
       <c r="E9" s="23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F9" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H9" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I9" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J9" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="24"/>
       <c r="N9" s="23"/>
       <c r="O9" s="22"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A10" s="25" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B10" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C10" s="23" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D10" s="23"/>
       <c r="E10" s="23" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F10" s="23" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="G10" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H10" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I10" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J10" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K10" s="22"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="23"/>
       <c r="O10" s="22"/>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A11" s="25" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C11" s="23" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F11" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="23" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H11" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I11" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J11" s="23" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K11" s="22"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="23"/>
       <c r="O11" s="22"/>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E29346AA-AC6D-42B1-B2C5-7FC73BB4BD59}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:V30"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.296875" defaultRowHeight="17.7" customHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="47" customWidth="1"/>
     <col min="2" max="2" width="10.69921875" style="47" customWidth="1"/>
     <col min="3" max="3" width="19.296875" style="47" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="47" customWidth="1"/>
     <col min="5" max="5" width="20" style="48" customWidth="1"/>
     <col min="6" max="6" width="54" style="47" customWidth="1"/>
     <col min="7" max="7" width="2.69921875" style="47" customWidth="1"/>
     <col min="8" max="8" width="8.296875" style="47"/>
     <col min="9" max="10" width="13.19921875" style="47" hidden="1" customWidth="1"/>
     <col min="11" max="16384" width="8.296875" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
     </row>
     <row r="2" spans="2:22" ht="28.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B2" s="52" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="48" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="F2" s="49"/>
       <c r="I2" s="47" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="J2" s="47" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="2:22" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="46" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="C3" s="46" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D3" s="44" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E3" s="44" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="F3" s="43" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="I3" s="47" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="J3" s="47" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="4" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B4" s="73" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C4" s="73" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D4" s="74" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="E4" s="75" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F4" s="65"/>
       <c r="I4" s="47" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="J4" s="47" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="2:22" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B5" s="76"/>
       <c r="C5" s="76"/>
       <c r="D5" s="77" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E5" s="78" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F5" s="79"/>
       <c r="I5" s="47" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="J5" s="47" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
     <row r="6" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B6" s="73" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C6" s="73" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D6" s="80" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="E6" s="81" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F6" s="82"/>
       <c r="I6" s="47" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="J6" s="47" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="V6" s="72"/>
     </row>
     <row r="7" spans="2:22" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B7" s="76"/>
       <c r="C7" s="76"/>
       <c r="D7" s="77" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="78" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F7" s="79"/>
       <c r="I7" s="47" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="V7" s="72"/>
     </row>
     <row r="8" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B8" s="73" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C8" s="73" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D8" s="80" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E8" s="81" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F8" s="82"/>
       <c r="I8" s="47" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="V8" s="72"/>
     </row>
     <row r="9" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B9" s="76"/>
       <c r="C9" s="76"/>
       <c r="D9" s="74" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E9" s="75" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="F9" s="67" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="I9" s="47" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="V9" s="72"/>
     </row>
     <row r="10" spans="2:22" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B10" s="83"/>
       <c r="C10" s="83"/>
       <c r="D10" s="84" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E10" s="85" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F10" s="71"/>
       <c r="I10" s="47" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="V10" s="72"/>
     </row>
     <row r="11" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B11" s="73" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C11" s="73" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D11" s="74" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E11" s="57" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F11" s="67"/>
       <c r="I11" s="47" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="V11" s="72"/>
     </row>
     <row r="12" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B12" s="76"/>
       <c r="C12" s="76"/>
       <c r="D12" s="74" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="E12" s="75" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F12" s="67"/>
       <c r="I12" s="47" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="V12" s="72"/>
     </row>
     <row r="13" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B13" s="76"/>
       <c r="C13" s="76"/>
       <c r="D13" s="74" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="E13" s="75" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F13" s="67"/>
       <c r="I13" s="47" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="V13" s="72"/>
     </row>
     <row r="14" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B14" s="76"/>
       <c r="C14" s="76"/>
       <c r="D14" s="74" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E14" s="75" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F14" s="67"/>
       <c r="I14" s="47" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="V14" s="72"/>
     </row>
     <row r="15" spans="2:22" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B15" s="83"/>
       <c r="C15" s="83"/>
       <c r="D15" s="84" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E15" s="85" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="F15" s="71"/>
     </row>
     <row r="16" spans="2:22" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="73" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C16" s="73" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D16" s="74" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E16" s="57" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F16" s="67"/>
     </row>
     <row r="17" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B17" s="76"/>
       <c r="C17" s="76"/>
       <c r="D17" s="74" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="E17" s="75" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F17" s="67"/>
     </row>
     <row r="18" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B18" s="76"/>
       <c r="C18" s="76"/>
       <c r="D18" s="74" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E18" s="75" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F18" s="67"/>
     </row>
     <row r="19" spans="2:6" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B19" s="83"/>
       <c r="C19" s="83"/>
       <c r="D19" s="84" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E19" s="85" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="F19" s="71" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B20" s="73" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C20" s="73" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D20" s="74" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="E20" s="57" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F20" s="67"/>
     </row>
     <row r="21" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B21" s="76"/>
       <c r="C21" s="76"/>
       <c r="D21" s="74" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="E21" s="75" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F21" s="67"/>
     </row>
     <row r="22" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B22" s="76"/>
       <c r="C22" s="76"/>
       <c r="D22" s="74" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="E22" s="75" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F22" s="67"/>
     </row>
     <row r="23" spans="2:6" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B23" s="76"/>
       <c r="C23" s="76"/>
       <c r="D23" s="77" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="E23" s="78" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F23" s="79"/>
     </row>
     <row r="24" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B24" s="73" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="C24" s="73" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D24" s="80" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="E24" s="81" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="F24" s="82"/>
     </row>
     <row r="25" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B25" s="76"/>
       <c r="C25" s="76"/>
       <c r="D25" s="74" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="E25" s="75" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="F25" s="67"/>
     </row>
     <row r="26" spans="2:6" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B26" s="83"/>
       <c r="C26" s="83"/>
       <c r="D26" s="84" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="E26" s="85" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="F26" s="71"/>
     </row>
     <row r="27" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B27" s="73" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C27" s="73" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D27" s="80" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="E27" s="81" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F27" s="82"/>
     </row>
     <row r="28" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B28" s="76"/>
       <c r="C28" s="76"/>
       <c r="D28" s="74" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E28" s="75" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="F28" s="67" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
     </row>
     <row r="29" spans="2:6" ht="17.7" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B29" s="76"/>
       <c r="C29" s="76"/>
       <c r="D29" s="74" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="75" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="F29" s="67"/>
     </row>
     <row r="30" spans="2:6" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B30" s="83"/>
       <c r="C30" s="83"/>
       <c r="D30" s="84" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E30" s="85" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F30" s="71"/>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E4:E30" xr:uid="{8B1428DF-723A-4929-8E13-A7DADC4EF28F}">
       <formula1>$I$3:$I$14</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:C30" xr:uid="{91D2661F-5E03-4876-94CC-09B0DB62E967}">
       <formula1>$J$3:$J$6</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE8E7169-8B4A-4590-A972-FCE95DE49969}">
   <dimension ref="A2:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A2" t="s">
-        <v>42</v>
+        <v>302</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>303</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.45">
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.45">
       <c r="B5" t="s">
-        <v>31</v>
+        <v>303</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>303</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.45">
       <c r="B6" t="s">
-        <v>32</v>
+        <v>304</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>304</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.45">
       <c r="B7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>