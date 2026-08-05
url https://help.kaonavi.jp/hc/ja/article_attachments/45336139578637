--- v0 (2026-04-24)
+++ v1 (2026-08-05)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\共有ドライブ\【share】CE AC 共有\【サポート】トレーニングセミナー\03_SR1day\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\清水未友紀\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30F7D19D-F615-4F3E-8E51-914A34355326}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0E992C8C-AA9D-40EA-9443-0B9F132A5545}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="20715" windowHeight="13276" activeTab="1" xr2:uid="{714E1BD3-E479-4AB2-B290-8C21DDAA8D10}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{714E1BD3-E479-4AB2-B290-8C21DDAA8D10}"/>
   </bookViews>
   <sheets>
     <sheet name="判定式整理表" sheetId="2" r:id="rId1"/>
     <sheet name="使い方" sheetId="3" r:id="rId2"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="ａ">[1]BD2_resultライオン20021023!#REF!</definedName>
-    <definedName name="tako">[1]BD2_resultライオン20021023!#REF!</definedName>
+    <definedName name="ａ">#REF!</definedName>
+    <definedName name="tako">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U18" i="2" l="1"/>
   <c r="T18" i="2"/>
   <c r="S18" i="2"/>
   <c r="R18" i="2"/>
   <c r="Q18" i="2"/>
   <c r="P18" i="2"/>
   <c r="O18" i="2"/>
   <c r="N18" i="2"/>
   <c r="M18" i="2"/>
   <c r="L18" i="2"/>
   <c r="K18" i="2"/>
   <c r="J18" i="2"/>
   <c r="I18" i="2"/>
   <c r="H18" i="2"/>
   <c r="G18" i="2"/>
   <c r="F18" i="2"/>
   <c r="E18" i="2"/>
@@ -1009,51 +1010,51 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF628EC"/>
       <color rgb="FFF8BAF5"/>
       <color rgb="FFFCB6F9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>347381</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>134471</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>145675</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>134471</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
@@ -3826,117 +3827,92 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1" u="sng">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1" u="sng">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...23 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3998,51 +3974,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4140,86 +4116,86 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F2828AD-1877-4060-8BB1-2088C5ACAC86}">
   <dimension ref="A1:U18"/>
   <sheetViews>
     <sheetView zoomScale="40" zoomScaleNormal="40" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17.649999999999999" x14ac:dyDescent="0.7"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="2" max="2" width="42.4375" customWidth="1"/>
+    <col min="2" max="2" width="42.3984375" customWidth="1"/>
     <col min="3" max="3" width="35.5" customWidth="1"/>
-    <col min="4" max="4" width="33.125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16" width="35.4375" customWidth="1"/>
+    <col min="4" max="4" width="33.09765625" customWidth="1"/>
+    <col min="5" max="5" width="31.09765625" customWidth="1"/>
+    <col min="6" max="11" width="25.8984375" customWidth="1"/>
+    <col min="12" max="12" width="35.59765625" customWidth="1"/>
+    <col min="13" max="13" width="39.796875" customWidth="1"/>
+    <col min="14" max="14" width="40.69921875" customWidth="1"/>
+    <col min="15" max="15" width="30.69921875" customWidth="1"/>
+    <col min="16" max="16" width="35.3984375" customWidth="1"/>
     <col min="17" max="21" width="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" x14ac:dyDescent="0.7">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I1" s="3" t="s">
@@ -4240,51 +4216,51 @@
       <c r="N1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="O1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="P1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="Q1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="R1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="S1" s="3" t="s">
         <v>16</v>
       </c>
       <c r="T1" s="3" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:21" ht="99.75" x14ac:dyDescent="0.7">
+    <row r="2" spans="1:21" ht="100.8" x14ac:dyDescent="0.45">
       <c r="A2" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I2" s="5" t="s">
@@ -4305,51 +4281,51 @@
       <c r="N2" s="9" t="s">
         <v>31</v>
       </c>
       <c r="O2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="P2" s="9" t="s">
         <v>35</v>
       </c>
       <c r="Q2" s="7" t="s">
         <v>39</v>
       </c>
       <c r="R2" s="7" t="s">
         <v>40</v>
       </c>
       <c r="S2" s="7" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="7" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="7" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="99.75" x14ac:dyDescent="0.7">
+    <row r="3" spans="1:21" ht="100.8" x14ac:dyDescent="0.45">
       <c r="A3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="5" t="s">
@@ -4370,51 +4346,51 @@
       <c r="N3" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="P3" s="7" t="s">
         <v>55</v>
       </c>
       <c r="Q3" s="7" t="s">
         <v>56</v>
       </c>
       <c r="R3" s="7" t="s">
         <v>57</v>
       </c>
       <c r="S3" s="7" t="s">
         <v>58</v>
       </c>
       <c r="T3" s="7" t="s">
         <v>60</v>
       </c>
       <c r="U3" s="7" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:21" ht="114" x14ac:dyDescent="0.7">
+    <row r="4" spans="1:21" ht="115.2" x14ac:dyDescent="0.45">
       <c r="A4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="6" t="s">
@@ -4435,51 +4411,51 @@
       <c r="N4" s="10" t="s">
         <v>97</v>
       </c>
       <c r="O4" s="7" t="s">
         <v>71</v>
       </c>
       <c r="P4" s="7" t="s">
         <v>72</v>
       </c>
       <c r="Q4" s="7" t="s">
         <v>73</v>
       </c>
       <c r="R4" s="7" t="s">
         <v>74</v>
       </c>
       <c r="S4" s="7" t="s">
         <v>75</v>
       </c>
       <c r="T4" s="7" t="s">
         <v>76</v>
       </c>
       <c r="U4" s="7" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="5" spans="1:21" ht="129.75" x14ac:dyDescent="0.7">
+    <row r="5" spans="1:21" ht="130.80000000000001" x14ac:dyDescent="0.45">
       <c r="A5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>81</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="5" t="s">
@@ -4500,176 +4476,176 @@
       <c r="N5" s="7" t="s">
         <v>85</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>86</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>98</v>
       </c>
       <c r="Q5" s="10" t="s">
         <v>87</v>
       </c>
       <c r="R5" s="7" t="s">
         <v>88</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>89</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>90</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="6" spans="1:21" ht="25.9" x14ac:dyDescent="0.7">
+    <row r="6" spans="1:21" ht="26.4" x14ac:dyDescent="0.45">
       <c r="A6" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
       <c r="T6" s="9"/>
       <c r="U6" s="9"/>
     </row>
-    <row r="7" spans="1:21" ht="25.9" x14ac:dyDescent="0.7">
+    <row r="7" spans="1:21" ht="26.4" x14ac:dyDescent="0.45">
       <c r="A7" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6"/>
       <c r="I7" s="5"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="11"/>
       <c r="O7" s="11"/>
       <c r="P7" s="11"/>
       <c r="Q7" s="11"/>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
       <c r="T7" s="11"/>
       <c r="U7" s="11"/>
     </row>
-    <row r="8" spans="1:21" ht="25.9" x14ac:dyDescent="0.7">
+    <row r="8" spans="1:21" ht="26.4" x14ac:dyDescent="0.45">
       <c r="A8" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="6"/>
       <c r="D8" s="5"/>
       <c r="E8" s="6"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6"/>
       <c r="I8" s="5"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="11"/>
       <c r="O8" s="11"/>
       <c r="P8" s="11"/>
       <c r="Q8" s="11"/>
       <c r="R8" s="11"/>
       <c r="S8" s="11"/>
       <c r="T8" s="11"/>
       <c r="U8" s="11"/>
     </row>
-    <row r="9" spans="1:21" ht="25.9" x14ac:dyDescent="0.7">
+    <row r="9" spans="1:21" ht="26.4" x14ac:dyDescent="0.45">
       <c r="A9" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6"/>
       <c r="I9" s="5"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="8"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
     </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.7">
+    <row r="10" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
     </row>
-    <row r="11" spans="1:21" ht="161.65" customHeight="1" x14ac:dyDescent="0.7">
+    <row r="11" spans="1:21" ht="161.69999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="str">
         <f t="shared" ref="B11:U11" si="0">$A$11&amp;"="&amp;"'"&amp;$A2&amp;"'"&amp;","&amp;B2</f>
         <v>[等級]='G1',理念浸透</v>
       </c>
       <c r="C11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',創造的態度（意欲）</v>
       </c>
       <c r="D11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',情報収集</v>
       </c>
       <c r="E11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',チームワーク</v>
       </c>
       <c r="F11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',共感力</v>
       </c>
       <c r="G11" t="str">
         <f t="shared" si="0"/>
@@ -4710,51 +4686,51 @@
       <c r="P11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',他者の気持ちを気にかけている。相談を持ちかけられたら親身に乗り、相手の気持ちに共感を示す。違う立場や意見を持つ人を受容する。</v>
       </c>
       <c r="Q11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',自分が伝えたいことを、要点をまとめて、わかりやすく伝える。口頭でも文書でも、相手を混乱させずに、しっかりと簡潔に伝える。</v>
       </c>
       <c r="R11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',キャリア上の目標を持ち、そこに向かって自らの能力を伸ばそうとする。好奇心を持って能動的学ぶ。継続的な勉強を怠らない。他者からのアドバイスを常に求める。成長意欲がある。</v>
       </c>
       <c r="S11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',誠実であり、信頼される。模範的な行動をとる。うそやごまかしがなく、謙虚である。感謝し、お礼を伝え、間違えがあれば素直に反省し、謝る。</v>
       </c>
       <c r="T11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',ルール、約束、期限を守る。決まりごとを認識し、決められたことを着実に行い、他者にもそれを求める。引き受けた仕事は最後までやり抜く。</v>
       </c>
       <c r="U11" t="str">
         <f t="shared" si="0"/>
         <v>[等級]='G1',清潔な身だしなみ、安心感を与える立ち居振る舞い、きちんとした言葉遣いなど、初対面の相手にも好感を得られるマナーを身に着けている。</v>
       </c>
     </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.7">
+    <row r="12" spans="1:21" x14ac:dyDescent="0.45">
       <c r="B12" t="str">
         <f t="shared" ref="B12:U12" si="1">$A$11&amp;"="&amp;"'"&amp;$A3&amp;"'"&amp;","&amp;B3</f>
         <v>[等級]='G2',理念浸透</v>
       </c>
       <c r="C12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',創造的態度（意欲）</v>
       </c>
       <c r="D12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',情報収集</v>
       </c>
       <c r="E12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',状況把握・自己客観視</v>
       </c>
       <c r="F12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',企画提案力</v>
       </c>
       <c r="G12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',クォリティ</v>
       </c>
       <c r="H12" t="str">
@@ -4792,51 +4768,51 @@
       <c r="P12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',よりよくするための提案をする。その際に相手にわかりやすい企画にまとめる。プレゼンソフト、表計算ソフトにより、関係性を示す図解表現、わかりやすいグラフなどを織り込んだ企画書・提案書を作成し、説明する。</v>
       </c>
       <c r="Q12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',仕事の品質にこだわり、チェックを怠らない。品質向上を常に意識し、ミスが起こらない仕組みを作る。</v>
       </c>
       <c r="R12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',キャリア上の目標を持ち、そこに向かって自らの能力を伸ばそうとする。好奇心を持って能動的に学ぶ。継続的な勉強を怠らない。他者からのアドバイスを常に求める。成長意欲がある。</v>
       </c>
       <c r="S12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',自分で考え率先して行動し、チームの動きを作る。チャンスがあればためらわずにやってみる。</v>
       </c>
       <c r="T12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',仕事を続けるエネルギーがある。必要なら熱心に長時間持続的に働く。進んで仕事を引き受ける。厳しい状況でもへこたれない。</v>
       </c>
       <c r="U12" t="str">
         <f t="shared" si="1"/>
         <v>[等級]='G2',発表、プレゼンテーションなど、ストレスがかかる場面においても、冷静かつ適切な行動を取る。また、クレームや批判についてもパニックにならず適切に対応する。</v>
       </c>
     </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.7">
+    <row r="13" spans="1:21" x14ac:dyDescent="0.45">
       <c r="B13" t="str">
         <f t="shared" ref="B13:U13" si="2">$A$11&amp;"="&amp;"'"&amp;$A4&amp;"'"&amp;","&amp;B4</f>
         <v>[等級]='G3',理念浸透</v>
       </c>
       <c r="C13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',創造的能力</v>
       </c>
       <c r="D13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',目標達成</v>
       </c>
       <c r="E13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',動機づけ</v>
       </c>
       <c r="F13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',問題分析</v>
       </c>
       <c r="G13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',改善</v>
       </c>
       <c r="H13" t="str">
@@ -4874,51 +4850,51 @@
       <c r="P13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',問題を客観的・構造的かつ網羅的にとらえる。必要に応じて適切な分析ツールを用いながら、問題の本質を見抜く。</v>
       </c>
       <c r="Q13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',目標と現状の差異を確認し、問題を把握し、よりよい方法を常に工夫する。無駄を排除し、より効率的な仕事の進め方を考え実行する</v>
       </c>
       <c r="R13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',文化や価値観の違う人とコミュニケーションし、理解し、共感する。また自身の価値観や文化についての理解を得る。</v>
       </c>
       <c r="S13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',わかりやすく、はっきりと、要点を効果的に伝える。相手の人数に関わらず、プレゼンテーションツールや技法を用いて、聞き手の理解と共感を得ながら、伝えるべきことをすべて伝える。</v>
       </c>
       <c r="T13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',顧客のニーズを理解し、常に顧客満足を得られるものを提供しようとする。フォローを適切に行い、満足度を向上させる。</v>
       </c>
       <c r="U13" t="str">
         <f t="shared" si="2"/>
         <v>[等級]='G3',業務に必要な専門知識や技術を有し、実際の業務においてそれを活かす。自らの専門性を常にブラッシュアップし、かつ専門外の人にわかりやすく伝える。他の専門性との連携も適切に行う。</v>
       </c>
     </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.7">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.45">
       <c r="B14" t="str">
         <f t="shared" ref="B14:U14" si="3">$A$11&amp;"="&amp;"'"&amp;$A5&amp;"'"&amp;","&amp;B5</f>
         <v>[等級]='G4',理念浸透</v>
       </c>
       <c r="C14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',創造的能力</v>
       </c>
       <c r="D14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',目標設定</v>
       </c>
       <c r="E14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',計画立案</v>
       </c>
       <c r="F14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',進捗管理</v>
       </c>
       <c r="G14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',計数管理</v>
       </c>
       <c r="H14" t="str">
@@ -4956,51 +4932,51 @@
       <c r="P14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',組織やプロジェクトの目標達成に向け、計画の進捗管理を行う。計画に設けられたベンチマーク時点での達成状況を確認する。実行の優先順位をはっきりさせる。進捗に問題があるときは、計画修正を行い、達成に向けて管理する。</v>
       </c>
       <c r="Q14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',計数に明るくプロフィット＆ロス（PL）やバランスシート（BS）に関する知識を有する。財務的視点、計数的視点から物事を捉え分析する。自社、自部署の収益構造を理解しており、業績をあげるための適切な施策を実行する。</v>
       </c>
       <c r="R14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',メンバーそれぞれの能力向上を働きかける。個別の目標・課題設定を促し、評価し、よい点・改善点のフィードバックを行い、気づきを与え、成長させる。</v>
       </c>
       <c r="S14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',適切な状況判断を行い、解決のための複数の選択肢を案出する。それぞれの選択肢のメリット・デメリットを整理し、合理的な決断を促す。</v>
       </c>
       <c r="T14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',目標と現状の差異を確認し、問題を把握し、よりよい方法を常に工夫する。無駄を排除し、より効率的な仕事の進め方を考え実行する。</v>
       </c>
       <c r="U14" t="str">
         <f t="shared" si="3"/>
         <v>[等級]='G4',相手の話をよく聞き、相手がわかってくれたと思うまで、理解する。理解を示し、相手の信頼を得る。</v>
       </c>
     </row>
-    <row r="15" spans="1:21" x14ac:dyDescent="0.7">
+    <row r="15" spans="1:21" x14ac:dyDescent="0.45">
       <c r="B15" t="str">
         <f t="shared" ref="B15:U15" si="4">$A$11&amp;"="&amp;"'"&amp;$A6&amp;"'"&amp;","&amp;B6</f>
         <v>[等級]='G5',</v>
       </c>
       <c r="C15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="D15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="E15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="F15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="G15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="H15" t="str">
@@ -5038,51 +5014,51 @@
       <c r="P15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="Q15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="R15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="S15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="T15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
       <c r="U15" t="str">
         <f t="shared" si="4"/>
         <v>[等級]='G5',</v>
       </c>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.7">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.45">
       <c r="B16" t="str">
         <f t="shared" ref="B16:U16" si="5">$A$11&amp;"="&amp;"'"&amp;$A7&amp;"'"&amp;","&amp;B7</f>
         <v>[等級]='G6',</v>
       </c>
       <c r="C16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="D16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="E16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="F16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="G16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="H16" t="str">
@@ -5120,51 +5096,51 @@
       <c r="P16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="Q16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="R16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="S16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="T16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
       <c r="U16" t="str">
         <f t="shared" si="5"/>
         <v>[等級]='G6',</v>
       </c>
     </row>
-    <row r="17" spans="2:21" x14ac:dyDescent="0.7">
+    <row r="17" spans="2:21" x14ac:dyDescent="0.45">
       <c r="B17" t="str">
         <f t="shared" ref="B17:U17" si="6">$A$11&amp;"="&amp;"'"&amp;$A8&amp;"'"&amp;","&amp;B8</f>
         <v>[等級]='G7',</v>
       </c>
       <c r="C17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="D17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="E17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="F17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="G17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="H17" t="str">
@@ -5202,51 +5178,51 @@
       <c r="P17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="Q17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="R17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="S17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="T17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
       <c r="U17" t="str">
         <f t="shared" si="6"/>
         <v>[等級]='G7',</v>
       </c>
     </row>
-    <row r="18" spans="2:21" x14ac:dyDescent="0.7">
+    <row r="18" spans="2:21" x14ac:dyDescent="0.45">
       <c r="B18" t="str">
         <f t="shared" ref="B18:U18" si="7">$A$11&amp;"="&amp;"'"&amp;$A9&amp;"'"&amp;","&amp;B9</f>
         <v>[等級]='G8',</v>
       </c>
       <c r="C18" t="str">
         <f t="shared" si="7"/>
         <v>[等級]='G8',</v>
       </c>
       <c r="D18" t="str">
         <f t="shared" si="7"/>
         <v>[等級]='G8',</v>
       </c>
       <c r="E18" t="str">
         <f t="shared" si="7"/>
         <v>[等級]='G8',</v>
       </c>
       <c r="F18" t="str">
         <f t="shared" si="7"/>
         <v>[等級]='G8',</v>
       </c>
       <c r="G18" t="str">
         <f t="shared" si="7"/>
         <v>[等級]='G8',</v>
       </c>
       <c r="H18" t="str">
@@ -5295,55 +5271,53 @@
       </c>
       <c r="S18" t="str">
         <f t="shared" si="7"/>
         <v>[等級]='G8',</v>
       </c>
       <c r="T18" t="str">
         <f t="shared" si="7"/>
         <v>[等級]='G8',</v>
       </c>
       <c r="U18" t="str">
         <f t="shared" si="7"/>
         <v>[等級]='G8',</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B269185-D069-46B1-811D-4EE8F091132D}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.7"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="16384" width="9" style="12"/>
   </cols>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>